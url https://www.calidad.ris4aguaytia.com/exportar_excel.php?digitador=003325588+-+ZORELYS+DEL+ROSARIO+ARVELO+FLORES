--- v1 (2026-08-17)
+++ v2 (2026-10-16)
@@ -70,123 +70,123 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
+    <t>7/24/2026</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>CED</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>AGUAYTIA</t>
+  </si>
+  <si>
+    <t>7/25/2026</t>
+  </si>
+  <si>
     <t>7/21/2026</t>
   </si>
   <si>
-    <t>M</t>
-[...10 lines deleted...]
-  <si>
     <t>HEMOGLOBINA - SIN RESULTADO</t>
   </si>
   <si>
     <t>Dosajes de Hb sin resultado registrado</t>
   </si>
   <si>
-    <t>AGUAYTIA</t>
-[...13 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>ZORELYS DEL ROSARIO ARVELO FLORES</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>003325588</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:07:46</t>
+    <t>16/10/2026 09:52:25</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - AGUAYTIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
+  </si>
+  <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -642,79 +642,77 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>94519384</v>
+        <v>94358457</v>
       </c>
       <c r="D2" s="2">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="H2" s="2">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="I2" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K2" s="2">
-[...2 lines deleted...]
-      <c r="L2" s="2" t="s">
+      <c r="K2" s="2" t="s">
         <v>22</v>
       </c>
+      <c r="L2" s="2"/>
       <c r="M2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="O2" s="2">
         <v>5395</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>26</v>
@@ -726,108 +724,110 @@
         <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="2">
         <v>169</v>
       </c>
       <c r="H3" s="2">
         <v>1</v>
       </c>
       <c r="I3" s="2">
         <v>99199.17</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="L3" s="2"/>
       <c r="M3" s="2" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="N3" s="2" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="O3" s="2">
         <v>5395</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C4" s="2">
-        <v>94358457</v>
+        <v>94519384</v>
       </c>
       <c r="D4" s="2">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="2">
-        <v>40</v>
+        <v>62</v>
       </c>
       <c r="H4" s="2">
-        <v>12</v>
+        <v>7</v>
       </c>
       <c r="I4" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>21</v>
       </c>
-      <c r="K4" s="2" t="s">
+      <c r="K4" s="2">
+        <v>1</v>
+      </c>
+      <c r="L4" s="2" t="s">
         <v>22</v>
       </c>
-      <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O4" s="2">
         <v>5395</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -884,59 +884,59 @@
       </c>
       <c r="B6" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
-        <v>1</v>
+        <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>2</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>