--- v0 (2026-02-18)
+++ v1 (2026-04-14)
@@ -118,51 +118,51 @@
   <si>
     <t>SAN ALEJANDRO</t>
   </si>
   <si>
     <t>NUEVO TAHUANTINSUYO</t>
   </si>
   <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>KOELHER ROJAS COZ</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>18/02/2026 17:17:18</t>
+    <t>14/04/2026 02:12:56</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - NUEVO TAHUANTINSUYO</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>