--- v2 (2026-08-17)
+++ v3 (2026-10-16)
@@ -94,132 +94,132 @@
   <si>
     <t>8/1/2026</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>CED</t>
   </si>
   <si>
     <t>CRED - RECIEN NACIDO</t>
   </si>
   <si>
     <t>Control antes de los días según norma</t>
   </si>
   <si>
     <t>AGUAYTIA</t>
   </si>
   <si>
     <t>SAN ALEJANDRO</t>
   </si>
   <si>
     <t>CENTRO DE SALUD SAN ALEJANDRO</t>
   </si>
   <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>7/20/2026</t>
+  </si>
+  <si>
+    <t>4/16/2026</t>
+  </si>
+  <si>
+    <t>8/3/2026</t>
+  </si>
+  <si>
+    <t>4/25/2026</t>
+  </si>
+  <si>
+    <t>HEMOGLOBINA - SIN RESULTADO</t>
+  </si>
+  <si>
+    <t>Dosajes de Hb sin resultado registrado</t>
+  </si>
+  <si>
     <t>3/5/2026</t>
   </si>
   <si>
-    <t>NULL</t>
-[...16 lines deleted...]
-  <si>
     <t>ANEMIA - SUPLEMENTO FUERA DEL D509</t>
   </si>
   <si>
     <t>Tiene anemia en su Resultado de Hb y fue suplementado preventivamente</t>
   </si>
   <si>
-    <t>SUPLEMENTACION - LAB VACIO</t>
-[...13 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>CARLOS MARTIN WONG SUASNABAS</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:07:47</t>
+    <t>16/10/2026 09:52:24</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - CENTRO DE SALUD SAN ALEJANDRO</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>CRED - RECIEN NACIDO:</t>
   </si>
   <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
+  </si>
+  <si>
     <t>HEMOGLOBINA - SIN RESULTADO:</t>
   </si>
   <si>
     <t>ANEMIA - SUPLEMENTO FUERA DEL D509:</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -780,745 +780,745 @@
       <c r="L3" s="2"/>
       <c r="M3" s="2" t="s">
         <v>21</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>22</v>
       </c>
       <c r="O3" s="2">
         <v>32702</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C4" s="2">
+        <v>94126311</v>
+      </c>
+      <c r="D4" s="2">
+        <v>1</v>
+      </c>
+      <c r="E4" s="2" t="s">
         <v>26</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="2">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="H4" s="2">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="I4" s="2">
-        <v>85018</v>
+        <v>99199.17</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L4" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O4" s="2">
         <v>32702</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C5" s="2">
-        <v>93480123</v>
+        <v>94401081</v>
       </c>
       <c r="D5" s="2">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="H5" s="2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="I5" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L5" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O5" s="2">
         <v>32702</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="C6" s="2">
-        <v>94568970</v>
+        <v>94420180</v>
       </c>
       <c r="D6" s="2">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>6</v>
+        <v>62</v>
       </c>
       <c r="H6" s="2">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I6" s="2">
-        <v>85018</v>
+        <v>99199.17</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L6" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O6" s="2">
         <v>32702</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C7" s="2">
-        <v>93926131</v>
+        <v>94349706</v>
       </c>
       <c r="D7" s="2">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="H7" s="2">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I7" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L7" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="L7" s="2"/>
       <c r="M7" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="2">
         <v>32702</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="8" spans="1:18">
       <c r="A8" s="2">
         <v>7</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C8" s="2">
-        <v>82019711</v>
+        <v>94226555</v>
       </c>
       <c r="D8" s="2">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F8" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G8" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H8" s="2">
-        <v>15</v>
+        <v>4</v>
       </c>
       <c r="I8" s="2">
-        <v>85018.01</v>
+        <v>99199.17</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="K8" s="2">
-[...2 lines deleted...]
-      <c r="L8" s="2" t="s">
+      <c r="K8" s="2" t="s">
         <v>27</v>
       </c>
+      <c r="L8" s="2"/>
       <c r="M8" s="2" t="s">
         <v>28</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>29</v>
       </c>
       <c r="O8" s="2">
         <v>32702</v>
       </c>
       <c r="P8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:18">
       <c r="A9" s="2">
         <v>8</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="2">
-        <v>82506352</v>
+        <v>94352440</v>
       </c>
       <c r="D9" s="2">
-        <v>1</v>
+        <v>11</v>
       </c>
       <c r="E9" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G9" s="2">
-        <v>1</v>
+        <v>62</v>
       </c>
       <c r="H9" s="2">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="I9" s="2">
         <v>99199.17</v>
       </c>
       <c r="J9" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="K9" s="2">
-[...4 lines deleted...]
-      </c>
+      <c r="K9" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L9" s="2"/>
       <c r="M9" s="2" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="N9" s="2" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="O9" s="2">
         <v>32702</v>
       </c>
       <c r="P9" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="10" spans="1:18">
       <c r="A10" s="2">
         <v>9</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="C10" s="2">
-        <v>94226555</v>
+        <v>94403082</v>
       </c>
       <c r="D10" s="2">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E10" s="2" t="s">
         <v>30</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G10" s="2">
         <v>1</v>
       </c>
       <c r="H10" s="2">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="I10" s="2">
         <v>99199.17</v>
       </c>
       <c r="J10" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>27</v>
       </c>
       <c r="L10" s="2"/>
       <c r="M10" s="2" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="N10" s="2" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="O10" s="2">
         <v>32702</v>
       </c>
       <c r="P10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="11" spans="1:18">
       <c r="A11" s="2">
         <v>10</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="C11" s="2">
-        <v>94420180</v>
+        <v>82019711</v>
       </c>
       <c r="D11" s="2">
-        <v>9</v>
+        <v>3</v>
       </c>
       <c r="E11" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G11" s="2">
-        <v>62</v>
+        <v>8</v>
       </c>
       <c r="H11" s="2">
-        <v>8</v>
+        <v>15</v>
       </c>
       <c r="I11" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J11" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="K11" s="2" t="s">
+      <c r="K11" s="2">
+        <v>2</v>
+      </c>
+      <c r="L11" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L11" s="2"/>
       <c r="M11" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O11" s="2">
         <v>32702</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:18">
       <c r="A12" s="2">
         <v>11</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="C12" s="2">
-        <v>94401081</v>
+        <v>94568864</v>
       </c>
       <c r="D12" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E12" s="2" t="s">
-        <v>38</v>
+        <v>19</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G12" s="2">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H12" s="2">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="I12" s="2">
-        <v>99199.17</v>
+        <v>85018</v>
       </c>
       <c r="J12" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L12" s="2"/>
+      <c r="L12" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="M12" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O12" s="2">
         <v>32702</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="13" spans="1:18">
       <c r="A13" s="2">
         <v>12</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>39</v>
+        <v>18</v>
       </c>
       <c r="C13" s="2">
-        <v>94349706</v>
+        <v>93480123</v>
       </c>
       <c r="D13" s="2">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="E13" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F13" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G13" s="2">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="H13" s="2">
-        <v>4</v>
+        <v>7</v>
       </c>
       <c r="I13" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J13" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L13" s="2"/>
+      <c r="L13" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="M13" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O13" s="2">
         <v>32702</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:18">
       <c r="A14" s="2">
         <v>13</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>18</v>
+        <v>37</v>
       </c>
       <c r="C14" s="2">
-        <v>94126311</v>
+        <v>94568970</v>
       </c>
       <c r="D14" s="2">
         <v>1</v>
       </c>
       <c r="E14" s="2" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G14" s="2">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="H14" s="2">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="I14" s="2">
-        <v>99199.17</v>
+        <v>85018</v>
       </c>
       <c r="J14" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L14" s="2"/>
+      <c r="L14" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="M14" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O14" s="2">
         <v>32702</v>
       </c>
       <c r="P14" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:18">
       <c r="A15" s="2">
         <v>14</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="C15" s="2">
-        <v>94352440</v>
+        <v>93926131</v>
       </c>
       <c r="D15" s="2">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G15" s="2">
-        <v>62</v>
+        <v>1</v>
       </c>
       <c r="H15" s="2">
-        <v>4</v>
+        <v>15</v>
       </c>
       <c r="I15" s="2">
-        <v>99199.17</v>
+        <v>85018.01</v>
       </c>
       <c r="J15" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>27</v>
       </c>
-      <c r="L15" s="2"/>
+      <c r="L15" s="2" t="s">
+        <v>27</v>
+      </c>
       <c r="M15" s="2" t="s">
         <v>35</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>36</v>
       </c>
       <c r="O15" s="2">
         <v>32702</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:18">
       <c r="A16" s="2">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="C16" s="2">
-        <v>94403082</v>
+        <v>82506352</v>
       </c>
       <c r="D16" s="2">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G16" s="2">
         <v>1</v>
       </c>
       <c r="H16" s="2">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="I16" s="2">
         <v>99199.17</v>
       </c>
       <c r="J16" s="2" t="s">
         <v>19</v>
       </c>
-      <c r="K16" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L16" s="2"/>
+      <c r="K16" s="2">
+        <v>1</v>
+      </c>
+      <c r="L16" s="2">
+        <v>10.1</v>
+      </c>
       <c r="M16" s="2" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="N16" s="2" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O16" s="2">
         <v>32702</v>
       </c>
       <c r="P16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
@@ -1583,67 +1583,67 @@
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="3" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" t="s">
         <v>50</v>
       </c>
       <c r="B12">
         <v>2</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13">
-        <v>5</v>
+        <v>7</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14">
-        <v>1</v>
+        <v>5</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15">
-        <v>7</v>
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:D1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>