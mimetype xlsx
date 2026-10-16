--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -70,123 +70,123 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
+    <t>7/24/2026</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>CED</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SUPLEMENTACION - LAB VACIO</t>
+  </si>
+  <si>
+    <t>El valor lab en 99199.17 está vacío</t>
+  </si>
+  <si>
+    <t>AGUAYTIA</t>
+  </si>
+  <si>
+    <t>SAN ALEJANDRO</t>
+  </si>
+  <si>
+    <t>CENTRO DE SALUD SAN ALEJANDRO</t>
+  </si>
+  <si>
     <t>7/3/2026</t>
   </si>
   <si>
-    <t>D</t>
-[...7 lines deleted...]
-  <si>
     <t>CRED - MENOR DE 12 MESES</t>
   </si>
   <si>
     <t>Edad no corresponde a controles de menor de 12 meses</t>
   </si>
   <si>
-    <t>AGUAYTIA</t>
-[...19 lines deleted...]
-  <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>MALU CELESTE MORALES ALBERTO</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:06:01</t>
+    <t>16/10/2026 09:51:33</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - CENTRO DE SALUD SAN ALEJANDRO</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
+    <t>SUPLEMENTACION - LAB VACIO:</t>
+  </si>
+  <si>
     <t>CRED - MENOR DE 12 MESES:</t>
-  </si>
-[...1 lines deleted...]
-    <t>SUPLEMENTACION - LAB VACIO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -642,148 +642,148 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>94682849</v>
+        <v>94557746</v>
       </c>
       <c r="D2" s="2">
-        <v>20</v>
+        <v>5</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
         <v>7</v>
       </c>
       <c r="H2" s="2">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="I2" s="2">
-        <v>99381</v>
+        <v>99199.17</v>
       </c>
       <c r="J2" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K2" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L2" s="2"/>
       <c r="M2" s="2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="N2" s="2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="O2" s="2">
         <v>32702</v>
       </c>
       <c r="P2" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q2" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R2" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" s="2">
         <v>2</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C3" s="2">
-        <v>94557746</v>
+        <v>94682849</v>
       </c>
       <c r="D3" s="2">
-        <v>5</v>
+        <v>20</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G3" s="2">
         <v>7</v>
       </c>
       <c r="H3" s="2">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="I3" s="2">
-        <v>99199.17</v>
+        <v>99381</v>
       </c>
       <c r="J3" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="K3" s="2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="L3" s="2"/>
       <c r="M3" s="2" t="s">
         <v>29</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="O3" s="2">
         <v>32702</v>
       </c>
       <c r="P3" s="2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="Q3" s="2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="R3" s="2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B13"/>
   <sheetViews>