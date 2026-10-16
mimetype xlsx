--- v0 (2026-08-17)
+++ v1 (2026-10-16)
@@ -70,135 +70,135 @@
   <si>
     <t>Valor Lab</t>
   </si>
   <si>
     <t>Resultado</t>
   </si>
   <si>
     <t>Tipo Error</t>
   </si>
   <si>
     <t>Observación</t>
   </si>
   <si>
     <t>Código Único</t>
   </si>
   <si>
     <t>Red</t>
   </si>
   <si>
     <t>MicroRed</t>
   </si>
   <si>
     <t>Establecimiento</t>
   </si>
   <si>
+    <t>5/4/2026</t>
+  </si>
+  <si>
+    <t>A</t>
+  </si>
+  <si>
+    <t>D2</t>
+  </si>
+  <si>
+    <t>T748</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>NULL</t>
+  </si>
+  <si>
+    <t>SALUD MENTAL - DIAGNOSTICO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dx por otro profesional </t>
+  </si>
+  <si>
+    <t>AGUAYTIA</t>
+  </si>
+  <si>
+    <t>SAN ALEJANDRO</t>
+  </si>
+  <si>
+    <t>CENTRO DE SALUD MENTAL COMUNITARIO -II KA BIMIA</t>
+  </si>
+  <si>
+    <t>5/6/2026</t>
+  </si>
+  <si>
+    <t>T742</t>
+  </si>
+  <si>
     <t>5/29/2026</t>
   </si>
   <si>
-    <t>A</t>
-[...4 lines deleted...]
-  <si>
     <t>F801</t>
   </si>
   <si>
-    <t>D</t>
-[...29 lines deleted...]
-    <t>T748</t>
+    <t>5/15/2026</t>
+  </si>
+  <si>
+    <t>F412</t>
   </si>
   <si>
     <t>5/27/2026</t>
   </si>
   <si>
     <t>F949</t>
   </si>
   <si>
-    <t>5/15/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>6/12/2026</t>
   </si>
   <si>
     <t>A89</t>
   </si>
   <si>
     <t>F411</t>
   </si>
   <si>
     <t>REPORTE DE OBSERVACIONES - CONTROL DE CALIDAD</t>
   </si>
   <si>
     <t>Profesional:</t>
   </si>
   <si>
     <t>ERICK ABNER CLAUDIO ORIZANO</t>
   </si>
   <si>
     <t>Documento:</t>
   </si>
   <si>
     <t>Total Observaciones:</t>
   </si>
   <si>
     <t>Fecha de Reporte:</t>
   </si>
   <si>
-    <t>17/08/2026 11:06:08</t>
+    <t>16/10/2026 09:52:49</t>
   </si>
   <si>
     <t>Establecimientos:</t>
   </si>
   <si>
     <t xml:space="preserve">  - CENTRO DE SALUD MENTAL COMUNITARIO -II KA BIMIA</t>
   </si>
   <si>
     <t>Tipos de Error:</t>
   </si>
   <si>
     <t>SALUD MENTAL - DIAGNOSTICO:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -666,66 +666,66 @@
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="1" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" s="2">
         <v>1</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>18</v>
       </c>
       <c r="C2" s="2">
-        <v>92289293</v>
+        <v>73208504</v>
       </c>
       <c r="D2" s="2">
-        <v>5</v>
+        <v>29</v>
       </c>
       <c r="E2" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F2" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G2" s="2">
-        <v>20</v>
+        <v>1</v>
       </c>
       <c r="H2" s="2">
-        <v>2</v>
+        <v>17</v>
       </c>
       <c r="I2" s="2" t="s">
         <v>21</v>
       </c>
       <c r="J2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K2" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L2" s="2"/>
       <c r="M2" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O2" s="2">
         <v>36423</v>
       </c>
       <c r="P2" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" s="2" t="s">
         <v>27</v>
@@ -774,231 +774,231 @@
       </c>
       <c r="N3" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O3" s="2">
         <v>36423</v>
       </c>
       <c r="P3" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" s="2">
         <v>3</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>31</v>
       </c>
       <c r="C4" s="2">
-        <v>73208504</v>
+        <v>92289293</v>
       </c>
       <c r="D4" s="2">
-        <v>29</v>
+        <v>5</v>
       </c>
       <c r="E4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G4" s="2">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H4" s="2">
-        <v>17</v>
+        <v>2</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>32</v>
       </c>
       <c r="J4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K4" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L4" s="2"/>
       <c r="M4" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O4" s="2">
         <v>36423</v>
       </c>
       <c r="P4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" s="2">
         <v>4</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>33</v>
       </c>
       <c r="C5" s="2">
-        <v>91545410</v>
+        <v>32044598</v>
       </c>
       <c r="D5" s="2">
-        <v>6</v>
+        <v>53</v>
       </c>
       <c r="E5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="2">
-        <v>19</v>
+        <v>9</v>
       </c>
       <c r="H5" s="2">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>34</v>
       </c>
       <c r="J5" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L5" s="2"/>
       <c r="M5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O5" s="2">
         <v>36423</v>
       </c>
       <c r="P5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" s="2">
         <v>5</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="C6" s="2">
-        <v>32044598</v>
+        <v>63741076</v>
       </c>
       <c r="D6" s="2">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="E6" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G6" s="2">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="H6" s="2">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="I6" s="2" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="J6" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K6" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L6" s="2"/>
       <c r="M6" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O6" s="2">
         <v>36423</v>
       </c>
       <c r="P6" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q6" s="2" t="s">
         <v>27</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:18">
       <c r="A7" s="2">
         <v>6</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="C7" s="2">
-        <v>63741076</v>
+        <v>91545410</v>
       </c>
       <c r="D7" s="2">
-        <v>13</v>
+        <v>6</v>
       </c>
       <c r="E7" s="2" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="2" t="s">
         <v>20</v>
       </c>
       <c r="G7" s="2">
-        <v>4</v>
+        <v>19</v>
       </c>
       <c r="H7" s="2">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="I7" s="2" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="J7" s="2" t="s">
         <v>22</v>
       </c>
       <c r="K7" s="2" t="s">
         <v>23</v>
       </c>
       <c r="L7" s="2"/>
       <c r="M7" s="2" t="s">
         <v>24</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>25</v>
       </c>
       <c r="O7" s="2">
         <v>36423</v>
       </c>
       <c r="P7" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Q7" s="2" t="s">
         <v>27</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>28</v>